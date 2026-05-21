--- v0 (2026-02-11)
+++ v1 (2026-05-21)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2597864C" w14:textId="41B67152" w:rsidR="00B3192B" w:rsidRPr="00BE3FEB" w:rsidRDefault="00B3192B" w:rsidP="00E0597F">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3FEB">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
       <w:r w:rsidR="00FC4CB0">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -2173,67 +2177,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Word document with answers and/or rebuttals to reviewers that clearly highlight</w:t>
       </w:r>
       <w:r w:rsidRPr="005516A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the modifications applied to the manuscript after the first review process. This file shall be named: Com_originalfilename.docx (e.g., "A Novel Time-Frequency Distribution for Real-Time Monitoring of Civil Infrastructures by S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005516A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Quqa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005516A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, G. Bernagozzi, L. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, P.P. </w:t>
+        <w:t xml:space="preserve">, G. Bernagozzi, L. Landi, P.P. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005516A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diotallevi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005516A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>", submitted on the of 21 May 2020</w:t>
       </w:r>
       <w:r w:rsidR="007C60C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005516A5">
@@ -6261,67 +6249,51 @@
           <w:tab w:val="left" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1402">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ciribini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1402">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ALC, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> D, Tagliabue LC, et al (2017) Tracking Users</w:t>
+        <w:t xml:space="preserve"> ALC, Pasini D, Tagliabue LC, et al (2017) Tracking Users</w:t>
       </w:r>
       <w:r w:rsidR="00CD4BAF" w:rsidRPr="00CD1402">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1402">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Behaviors through Real-time Information in BIMs: Workflow for Interconnection in the Brescia Smart Campus Demonstrator. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1402">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Procedia Engineering 180:1484–1494. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00CD1402">
@@ -6350,59 +6322,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1402">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C4323C" w:rsidRPr="00C4323C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbreviations </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FF9B01" w14:textId="77777777" w:rsidR="00C4323C" w:rsidRDefault="00C4323C" w:rsidP="00C4323C">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Weights and measures follow the International System of Units (SI), and such abbreviations should be used throughout the manuscript. Abbreviations used in AH without being defined at first usage include: x (mean), n (sample size), N (chromosome number, but see below for the use to refer to “north latitude”), no. (number), </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (year[s]), </w:t>
+        <w:t xml:space="preserve">Weights and measures follow the International System of Units (SI), and such abbreviations should be used throughout the manuscript. Abbreviations used in AH without being defined at first usage include: x (mean), n (sample size), N (chromosome number, but see below for the use to refer to “north latitude”), no. (number), yr (year[s]), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (month[s]), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>wk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (week[s]), h (hour[s]), min (minute[s]), sec (second[s]), P (probability), df (degrees of freedom), SD (standard deviation), SE (standard error), NS (not significant), l (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>litre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>), kg (</w:t>
       </w:r>
@@ -12316,67 +12280,51 @@
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73123B9F" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="0094311E" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. u. </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Dr. u. Vrl.</w:t>
             </w:r>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D864A76" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="005C297F" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
@@ -12824,60 +12772,58 @@
       <w:tr w:rsidR="0094311E" w:rsidRPr="0094311E" w14:paraId="3A302AD0" w14:textId="77777777" w:rsidTr="006462FB">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F9C1BD5" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="0094311E" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22E4AF92" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="0094311E" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
@@ -16154,60 +16100,58 @@
       <w:tr w:rsidR="0094311E" w:rsidRPr="0094311E" w14:paraId="0C4AF690" w14:textId="77777777" w:rsidTr="006462FB">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FD49318" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="0094311E" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>i.e.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="091BD870" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="0094311E" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
@@ -25623,59 +25567,57 @@
       <w:tr w:rsidR="0094311E" w:rsidRPr="0094311E" w14:paraId="46425711" w14:textId="77777777" w:rsidTr="006462FB">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="247CCB4C" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="0094311E" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>st.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0094311E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="628FEB4A" w14:textId="77777777" w:rsidR="0094311E" w:rsidRPr="0094311E" w:rsidRDefault="0094311E" w:rsidP="006462FB">
             <w:pPr>
               <w:pStyle w:val="Corpotesto"/>
@@ -28399,158 +28341,171 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CE269D4" w14:textId="77777777" w:rsidR="00C4323C" w:rsidRDefault="00C4323C" w:rsidP="00C4323C">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D687693" w14:textId="23E8A247" w:rsidR="002A37C6" w:rsidRPr="00CD1402" w:rsidRDefault="002A37C6" w:rsidP="00C4323C">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A37C6" w:rsidRPr="00CD1402" w:rsidSect="007431E4">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="746" w:footer="685" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68D42B51" w14:textId="77777777" w:rsidR="00776970" w:rsidRDefault="00776970">
+    <w:p w14:paraId="4BEB8237" w14:textId="77777777" w:rsidR="00E46B67" w:rsidRDefault="00E46B67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3274D2B3" w14:textId="77777777" w:rsidR="00776970" w:rsidRDefault="00776970">
+    <w:p w14:paraId="0B3CC14F" w14:textId="77777777" w:rsidR="00E46B67" w:rsidRDefault="00E46B67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="66E27451" w14:textId="77777777" w:rsidR="00776970" w:rsidRDefault="00776970"/>
+    <w:p w14:paraId="4702D47B" w14:textId="77777777" w:rsidR="00E46B67" w:rsidRDefault="00E46B67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1907A094" w14:textId="77777777" w:rsidR="004E4321" w:rsidRDefault="004E4321">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1050766061"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="406FAFB1" w14:textId="2C843C56" w:rsidR="007431E4" w:rsidRDefault="000C03D3">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30F6FECD" wp14:editId="6E50CAE2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-10160</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="6305550" cy="0"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1" name="AutoShape 5"/>
@@ -28579,212 +28534,211 @@
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <w:pict w14:anchorId="3E4C098E">
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="2B9F447E">
                   <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="AutoShape 5" style="position:absolute;margin-left:1.85pt;margin-top:-.8pt;width:496.5pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGsdGSuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyuNiMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lJWmy3oT4IlEg+Pj7S69t5tOKoiQ26Ri4XpRTaKWyN6xv5++n+0xcp&#10;OIBrwaLTjTxplrebjx/Wk6/1Cge0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiHEK/VFSzBF9NEW&#10;q7K8KSak1hMqzRxf716ccpPxu06r8KvrWAdhGxm5hXxSPvfpLDZrqHsCPxh1pgH/wWIE42LRK9Qd&#10;BBAHMv9AjUYRMnZhoXAssOuM0rmH2M2y/KubxwG8zr1EcdhfZeL3g1U/j1u3o0Rdze7RP6B6ZuFw&#10;O4DrdSbwdPJxcMskVTF5rq8p6cJ+R2I//cA2xsAhYFZh7mhMkLE/MWexT1ex9RyEio83n8uqquJM&#10;1MVXQH1J9MThu8ZRJKORHAhMP4QtOhdHirTMZeD4wCHRgvqSkKo6vDfW5slaJ6ZGfq1WVU5gtKZN&#10;zhTG1O+3lsQR0m7kL/cYPW/DCA+uzWCDhvbb2Q5g7Isdi1t3liapkVaP6z22px1dJIvDyyzPi5a2&#10;4+09Z7/+Dps/AAAA//8DAFBLAwQUAAYACAAAACEAoqc/VdsAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzU6DQBSF9ya+w+Q2cWPagZpiQYamMXHh0raJ2ylzC1jmDmGGgn16r+lCl+cn53z5ZrKt&#10;uGDvG0cK4kUEAql0pqFKwWH/Nl+D8EGT0a0jVPCNHjbF/V2uM+NG+sDLLlSCR8hnWkEdQpdJ6csa&#10;rfYL1yFxdnK91YFlX0nT65HHbSuXUZRIqxvih1p3+Fpjed4NVgH6YRVH29RWh/fr+Pi5vH6N3V6p&#10;h9m0fQERcAp/ZfjFZ3QomOnoBjJetAqenrmoYB4nIDhO04SN482QRS7/8xc/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAax0ZK4AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKKnP1XbAAAABwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;"/>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:rPr>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3C23748D" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DE236C1" w14:textId="77777777" w:rsidR="004E4321" w:rsidRDefault="004E4321">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D3DEDE7" w14:textId="77777777" w:rsidR="00776970" w:rsidRDefault="00776970">
+    <w:p w14:paraId="1211E442" w14:textId="77777777" w:rsidR="00E46B67" w:rsidRDefault="00E46B67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="256B4E04" w14:textId="77777777" w:rsidR="00776970" w:rsidRDefault="00776970">
+    <w:p w14:paraId="4E7ECE6A" w14:textId="77777777" w:rsidR="00E46B67" w:rsidRDefault="00E46B67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="36DAF6D6" w14:textId="77777777" w:rsidR="00776970" w:rsidRDefault="00776970"/>
+    <w:p w14:paraId="2C069BC3" w14:textId="77777777" w:rsidR="00E46B67" w:rsidRDefault="00E46B67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0F262E4F" w14:textId="1093C022" w:rsidR="00FC4CB0" w:rsidRPr="00FC4CB0" w:rsidRDefault="00FC4CB0">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4CB0">
         <w:t>This document provides the instructions for preparing papers for the TEMA Journal. Use this document as a template if you are using Microsoft Word. Otherwise, use this document as an instruction set. The electronic file of your paper will be formatted further by the Editorial Team. Paper titles should be written in uppercase and lowercase letters, not all uppercase. The full names of the authors must not be disclosed in this document to ensure anonymity.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1FA9ED44" w14:textId="5EF4DE00" w:rsidR="00793A50" w:rsidRPr="00876A60" w:rsidRDefault="00793A50" w:rsidP="00876A60">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00876A60" w:rsidRPr="00876A60">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Footnote example. </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> text.</w:t>
+        <w:t>Footnote example. Sample text inserted for illustration. Replace with the footnote text.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="4DC35A78" w14:textId="07D69679" w:rsidR="00876A60" w:rsidRPr="00876A60" w:rsidRDefault="00876A60" w:rsidP="00876A60">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00876A60">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Footnote example. Sample text inserted for illustration. Replace with the footnote text.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26F9DB3A" w14:textId="77777777" w:rsidR="004E4321" w:rsidRDefault="004E4321">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CEDA9C8" w14:textId="6A031AE4" w:rsidR="007431E4" w:rsidRDefault="00060AE1" w:rsidP="007431E4">
     <w:pPr>
       <w:pStyle w:val="Corpotesto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43E46F1D" wp14:editId="4E6519FC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5143500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>463550</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1704975" cy="295275"/>
@@ -29062,51 +29016,51 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="69FB5E16">
             <v:rect id="Rectangle 1" style="position:absolute;margin-left:55.3pt;margin-top:47.55pt;width:484.7pt;height:.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="black" stroked="f" w14:anchorId="09A99FDB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpZRHk5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSlLWzUdLXqahHS&#10;cpEWPmDqOImF4zFjt2n5esZut1vBGyIPlsfjOT5n5mR1exis2GsKBl0ty8lUCu0UNsZ1tfz+7eHN&#10;eylCBNeARadredRB3q5fv1qNvtIz7NE2mgSDuFCNvpZ9jL4qiqB6PUCYoNeOky3SAJFD6oqGYGT0&#10;wRaz6XRZjEiNJ1Q6BD69PyXlOuO3rVbxS9sGHYWtJXOLeaW8btNarFdQdQS+N+pMA/6BxQDG8aMX&#10;qHuIIHZk/oIajCIM2MaJwqHAtjVKZw2sppz+oeapB6+zFm5O8Jc2hf8Hqz7vn/xXStSDf0T1IwiH&#10;mx5cp++IcOw1NPxcmRpVjD5Ul4IUBC4V2/ETNjxa2EXMPTi0NCRAVicOudXHS6v1IQrFh8tysVje&#10;8EQU55ZvF3kSBVTPtZ5C/KBxEGlTS+JBZmzYP4aYuED1fCVzR2uaB2NtDqjbbiyJPaSh5y/TZ4nX&#10;16xLlx2mshNiOskik65koVBtsTmyRsKTc9jpvOmRfkkxsmtqGX7ugLQU9qPjPt2U83myWQ7mi3cz&#10;Dug6s73OgFMMVcsoxWm7iSdr7jyZrueXyiza4R33tjVZ+AurM1l2Ru7H2cXJetdxvvXyr61/AwAA&#10;//8DAFBLAwQUAAYACAAAACEAsDs6x94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;75X4B2uRuFE7FY3SEKeiSByRaOFAb068JFHjdYjdNvD1bE/0OLNPszPFenK9OOEYOk8akrkCgVR7&#10;21Gj4eP95T4DEaIha3pPqOEHA6zLm1lhcuvPtMXTLjaCQyjkRkMb45BLGeoWnQlzPyDx7cuPzkSW&#10;YyPtaM4c7nq5UCqVznTEH1oz4HOL9WF3dBo2q2zz/fZAr7/bao/7z+qwXIxK67vb6ekRRMQp/sNw&#10;qc/VoeROlT+SDaJnnaiUUQ2rZQLiAqhM8bqKnTQBWRbyekL5BwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOllEeTlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhALA7OsfeAAAACgEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000C03D3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B68F0A3" wp14:editId="40A73C4F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>708660</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>461010</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2931160" cy="295275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -29133,143 +29087,141 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D877378" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="007431E4">
-[...18 lines deleted...]
-                        <w:p w14:paraId="40658475" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="007431E4">
+                        <w:p w14:paraId="40658475" w14:textId="7610598B" w:rsidR="007431E4" w:rsidRDefault="004E4321" w:rsidP="007431E4">
                           <w:pPr>
                             <w:pBdr>
                               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                             </w:pBdr>
                             <w:spacing w:before="25"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="004E4321">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>TEMA Technologies Engineering Materials Architecture</w:t>
+                          </w:r>
                           <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:br/>
+                          </w:r>
+                          <w:r w:rsidR="007431E4">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>Pesaro court registration number 3/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3B68F0A3" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:55.8pt;margin-top:36.3pt;width:230.8pt;height:23.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjYHEt6wEAAL0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjx1m414hRdiw4D&#10;ugvQ9gNoWbaF2aJGKbGzrx8lJ2m3vRV7ESiKOjrnkFpfTkMvdpq8QVvK1WIphbYKa2PbUj4+3L75&#10;IIUPYGvo0epS7rWXl5vXr9ajK3SOHfa1JsEg1hejK2UXgiuyzKtOD+AX6LTlwwZpgMBbarOaYGT0&#10;oc/y5fI8G5FqR6i095y9mQ/lJuE3jVbhW9N4HURfSuYW0kppreKabdZQtASuM+pAA17AYgBj+dET&#10;1A0EEFsy/0ANRhF6bMJC4ZBh0xilkwZWs1r+pea+A6eTFjbHu5NN/v/Bqq+77yRMXcp3UlgYuEUP&#10;egriI04ij+6MzhdcdO+4LEyc5i4npd7dofrhhcXrDmyrr4hw7DTUzG4Vb2bPrs44PoJU4xes+RnY&#10;BkxAU0NDtI7NEIzOXdqfOhOpKE7mF29Xq3M+UnyWX5zl78/SE1Acbzvy4ZPGQcSglMSdT+iwu/Mh&#10;soHiWBIfs3hr+j51v7d/JLgwZhL7SHimHqZqSjYlaVFZhfWe5RDOM8V/gIMO6ZcUI89TKf3PLZCW&#10;ov9s2ZI4fMeAjkF1DMAqvlrKIMUcXod5SLeOTNsx8my6xSu2rTFJ0ROLA12ekST0MM9xCJ/vU9XT&#10;r9v8BgAA//8DAFBLAwQUAAYACAAAACEABPK3Ct8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU+DQBCF7yb+h82YeLMLGKmlLE1j9GRipHjocYEpbMrOIrtt8d87Pelp8vK+vHkv38x2EGecvHGk&#10;IF5EIJAa1xrqFHxVbw/PIHzQ1OrBESr4QQ+b4vYm11nrLlTieRc6wSHkM62gD2HMpPRNj1b7hRuR&#10;2Du4yerAcupkO+kLh9tBJlGUSqsN8Ydej/jSY3PcnayC7Z7KV/P9UX+Wh9JU1Sqi9/So1P3dvF2D&#10;CDiHPxiu9bk6FNypdidqvRhYx3HKqIJlwpeBp+VjAqK+OqsYZJHL/xOKXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBjYHEt6wEAAL0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAE8rcK3wAAAAoBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="3B68F0A3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:55.8pt;margin-top:36.3pt;width:230.8pt;height:23.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAGU2zI2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9kEtdBos1VpVYRU&#13;&#10;KFLhAxzHTiwSjxl7N1m+nrGTbLm8IV6syYx95pwzk931NPTsqNAbsBXPN1vOlJXQGNtW/OuX+1dv&#13;&#10;OfNB2Eb0YFXFT8rz6/3LF7vRlaqADvpGISMQ68vRVbwLwZVZ5mWnBuE34JSlogYcRKBPbLMGxUjo&#13;&#10;Q58V2+1lNgI2DkEq7yl7Nxf5PuFrrWR41NqrwPqKE7eQTkxnHc9svxNli8J1Ri40xD+wGISx1PQM&#13;&#10;dSeCYAc0f0ENRiJ40GEjYchAayNV0kBq8u0fap464VTSQuZ4d7bJ/z9Y+en45D4jC9M7mGiASYR3&#13;&#10;DyC/eWbhthO2VTeIMHZKNNQ4j5Zlo/Pl8jRa7UsfQerxIzQ0ZHEIkIAmjUN0hXQyQqcBnM6mqykw&#13;&#10;Scni6nWeX1JJUq24uijeXKQWolxfO/ThvYKBxaDiSENN6OL44ENkI8r1Smxm4d70fRpsb39L0MWY&#13;&#10;Sewj4Zl6mOqJmWaRFsXU0JxIDsK8LrTeFHSAPzgbaVUq7r8fBCrO+g+WLIl7tQa4BvUaCCvpacUD&#13;&#10;Z3N4G+b9Ozg0bUfIs+kWbsg2bZKiZxYLXRp/ErqsatyvX7/Trecfav8TAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQAn0FGh4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjToJIaRqn&#13;&#10;qnickBBpOHB0km1iNV6H2G3D37M9wWVXo5mdnck3sx3ECSdvHCmIFxEIpMa1hjoFn9Xr3SMIHzS1&#13;&#10;enCECn7Qw6a4vsp11rozlXjahU6wCflMK+hDGDMpfdOj1X7hRiTm9m6yOjCcOtlO+szmdpBJFKXS&#13;&#10;akP8odcjPvXYHHZHq2D7ReWL+X6vP8p9aapqFdFbelDq9mZ+XvPYrkEEnMPfBVw6cH4oOFjtjtR6&#13;&#10;MTCO45SlCpYJbxY8LO8TEPWFWcUgi1z+71H8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;AAZTbMjYAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhACfQUaHiAAAADwEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAABBBQAAAAA=&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D877378" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="007431E4">
-[...18 lines deleted...]
-                  <w:p w14:paraId="40658475" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="007431E4">
+                  <w:p w14:paraId="40658475" w14:textId="7610598B" w:rsidR="007431E4" w:rsidRDefault="004E4321" w:rsidP="007431E4">
                     <w:pPr>
                       <w:pBdr>
                         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                       </w:pBdr>
                       <w:spacing w:before="25"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="004E4321">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>TEMA Technologies Engineering Materials Architecture</w:t>
+                    </w:r>
                     <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:br/>
+                    </w:r>
+                    <w:r w:rsidR="007431E4">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>Pesaro court registration number 3/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="3DE48DD0" w14:textId="461E99EA" w:rsidR="007431E4" w:rsidRPr="007431E4" w:rsidRDefault="000C03D3" w:rsidP="007431E4">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -29312,67 +29264,77 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="32175D84">
             <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="201D2EA6">
               <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" style="position:absolute;margin-left:-10.15pt;margin-top:9.6pt;width:496.5pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGsdGSuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyuNiMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lJWmy3oT4IlEg+Pj7S69t5tOKoiQ26Ri4XpRTaKWyN6xv5++n+0xcp&#10;OIBrwaLTjTxplrebjx/Wk6/1Cge0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiHEK/VFSzBF9NEW&#10;q7K8KSak1hMqzRxf716ccpPxu06r8KvrWAdhGxm5hXxSPvfpLDZrqHsCPxh1pgH/wWIE42LRK9Qd&#10;BBAHMv9AjUYRMnZhoXAssOuM0rmH2M2y/KubxwG8zr1EcdhfZeL3g1U/j1u3o0Rdze7RP6B6ZuFw&#10;O4DrdSbwdPJxcMskVTF5rq8p6cJ+R2I//cA2xsAhYFZh7mhMkLE/MWexT1ex9RyEio83n8uqquJM&#10;1MVXQH1J9MThu8ZRJKORHAhMP4QtOhdHirTMZeD4wCHRgvqSkKo6vDfW5slaJ6ZGfq1WVU5gtKZN&#10;zhTG1O+3lsQR0m7kL/cYPW/DCA+uzWCDhvbb2Q5g7Isdi1t3liapkVaP6z22px1dJIvDyyzPi5a2&#10;4+09Z7/+Dps/AAAA//8DAFBLAwQUAAYACAAAACEAES86F90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLFgSjpek0IXHgyDaJa9aYttA4VZOuZU+PEQc42v+n35+Lzew7&#10;ccIhtoEMrJYKBFIVXEu1gcP+efEAIiZLznaB0MAXRtiUlxeFzV2Y6BVPu1QLLqGYWwNNSn0uZawa&#10;9DYuQ4/E2XsYvE08DrV0g5243HdSK3UvvW2JLzS2x6cGq8/d6A1gHO9Wapv5+vBynm7e9Plj6vfG&#10;XF/N20cQCef0B8OPPqtDyU7HMJKLojOw0OqWUQ4yDYKBbK3XII6/C1kW8v8H5TcAAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEABrHRkrgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAES86F90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5015CD39" w14:textId="77777777" w:rsidR="004E4321" w:rsidRDefault="004E4321">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A30E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B91C074E"/>
     <w:lvl w:ilvl="0" w:tplc="780CFAC8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="565"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90E6633A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1738" w:hanging="565"/>
@@ -32266,145 +32228,145 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1930036618">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1340737424">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="491335748">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="113065843">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1752578661">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1171259519">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1117136872">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="783156644">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="200174796">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="847713737">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="929657948">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1971011091">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2088843713">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="430861337">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="784736664">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="903874769">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1520586867">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1651909503">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="809975242">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="15471631">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1336305168">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1892307647">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1080254955">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1185166879">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="939723786">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="708844963">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="245117489">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="139"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzA2MzE3MDM3NDACYiUdpeDU4uLM/DyQAkPTWgD8/j8oLQAAAA=="/>
   </w:docVars>
   <w:rsids>
@@ -32536,50 +32498,51 @@
     <w:rsid w:val="004369F0"/>
     <w:rsid w:val="00437E1B"/>
     <w:rsid w:val="0044497A"/>
     <w:rsid w:val="00447022"/>
     <w:rsid w:val="00450FFC"/>
     <w:rsid w:val="00452ED3"/>
     <w:rsid w:val="00454FAC"/>
     <w:rsid w:val="004557BB"/>
     <w:rsid w:val="0045706E"/>
     <w:rsid w:val="00475833"/>
     <w:rsid w:val="00480933"/>
     <w:rsid w:val="00481259"/>
     <w:rsid w:val="004831E1"/>
     <w:rsid w:val="00486623"/>
     <w:rsid w:val="00487B00"/>
     <w:rsid w:val="0049189A"/>
     <w:rsid w:val="00495D62"/>
     <w:rsid w:val="004A4EF8"/>
     <w:rsid w:val="004A5A37"/>
     <w:rsid w:val="004A5CA3"/>
     <w:rsid w:val="004A63C7"/>
     <w:rsid w:val="004B1729"/>
     <w:rsid w:val="004B3290"/>
     <w:rsid w:val="004D10C8"/>
     <w:rsid w:val="004E0B07"/>
+    <w:rsid w:val="004E4321"/>
     <w:rsid w:val="004E722D"/>
     <w:rsid w:val="004F16DD"/>
     <w:rsid w:val="00502FDE"/>
     <w:rsid w:val="005038C7"/>
     <w:rsid w:val="00507819"/>
     <w:rsid w:val="00512950"/>
     <w:rsid w:val="005129C2"/>
     <w:rsid w:val="00521B09"/>
     <w:rsid w:val="005254F6"/>
     <w:rsid w:val="00525891"/>
     <w:rsid w:val="00526F14"/>
     <w:rsid w:val="00540A76"/>
     <w:rsid w:val="005416E7"/>
     <w:rsid w:val="00542DC9"/>
     <w:rsid w:val="00544281"/>
     <w:rsid w:val="005516A5"/>
     <w:rsid w:val="0055388A"/>
     <w:rsid w:val="00555952"/>
     <w:rsid w:val="00564577"/>
     <w:rsid w:val="00570E67"/>
     <w:rsid w:val="005735E0"/>
     <w:rsid w:val="0059361E"/>
     <w:rsid w:val="00595E7A"/>
     <w:rsid w:val="00596334"/>
     <w:rsid w:val="005B3B59"/>
@@ -32726,50 +32689,51 @@
     <w:rsid w:val="00A9167D"/>
     <w:rsid w:val="00A93E13"/>
     <w:rsid w:val="00AA2836"/>
     <w:rsid w:val="00AA2DA3"/>
     <w:rsid w:val="00AA508D"/>
     <w:rsid w:val="00AD2325"/>
     <w:rsid w:val="00B00A30"/>
     <w:rsid w:val="00B036FC"/>
     <w:rsid w:val="00B07982"/>
     <w:rsid w:val="00B167A7"/>
     <w:rsid w:val="00B17EFD"/>
     <w:rsid w:val="00B268C3"/>
     <w:rsid w:val="00B3192B"/>
     <w:rsid w:val="00B31DCE"/>
     <w:rsid w:val="00B3510B"/>
     <w:rsid w:val="00B359D6"/>
     <w:rsid w:val="00B36ABA"/>
     <w:rsid w:val="00B53C45"/>
     <w:rsid w:val="00B6303F"/>
     <w:rsid w:val="00B64E87"/>
     <w:rsid w:val="00B70A9E"/>
     <w:rsid w:val="00B8130F"/>
     <w:rsid w:val="00B83447"/>
     <w:rsid w:val="00B874AA"/>
     <w:rsid w:val="00B875E4"/>
+    <w:rsid w:val="00B91D2C"/>
     <w:rsid w:val="00B96338"/>
     <w:rsid w:val="00BA08D1"/>
     <w:rsid w:val="00BA4BA8"/>
     <w:rsid w:val="00BB0058"/>
     <w:rsid w:val="00BB4EB1"/>
     <w:rsid w:val="00BB7AAD"/>
     <w:rsid w:val="00BC13E0"/>
     <w:rsid w:val="00BC1EF0"/>
     <w:rsid w:val="00BD04C4"/>
     <w:rsid w:val="00BD6312"/>
     <w:rsid w:val="00BE11BA"/>
     <w:rsid w:val="00BE3FEB"/>
     <w:rsid w:val="00BF0520"/>
     <w:rsid w:val="00BF1493"/>
     <w:rsid w:val="00C0583B"/>
     <w:rsid w:val="00C062AB"/>
     <w:rsid w:val="00C102B5"/>
     <w:rsid w:val="00C1313E"/>
     <w:rsid w:val="00C26BB7"/>
     <w:rsid w:val="00C33DBE"/>
     <w:rsid w:val="00C342A0"/>
     <w:rsid w:val="00C3737C"/>
     <w:rsid w:val="00C373E8"/>
     <w:rsid w:val="00C4323C"/>
     <w:rsid w:val="00C60EA5"/>
@@ -32814,50 +32778,51 @@
     <w:rsid w:val="00D8492B"/>
     <w:rsid w:val="00D85A4F"/>
     <w:rsid w:val="00D904E0"/>
     <w:rsid w:val="00D96132"/>
     <w:rsid w:val="00DA273B"/>
     <w:rsid w:val="00DA4767"/>
     <w:rsid w:val="00DC4C7E"/>
     <w:rsid w:val="00DC5768"/>
     <w:rsid w:val="00DD797D"/>
     <w:rsid w:val="00DE1AEE"/>
     <w:rsid w:val="00DE1F0C"/>
     <w:rsid w:val="00DE2E6E"/>
     <w:rsid w:val="00DF1B1B"/>
     <w:rsid w:val="00DF2DE1"/>
     <w:rsid w:val="00DF332E"/>
     <w:rsid w:val="00DF419C"/>
     <w:rsid w:val="00DF5C8E"/>
     <w:rsid w:val="00E0597F"/>
     <w:rsid w:val="00E06C2D"/>
     <w:rsid w:val="00E17A91"/>
     <w:rsid w:val="00E24A26"/>
     <w:rsid w:val="00E24EC5"/>
     <w:rsid w:val="00E3354B"/>
     <w:rsid w:val="00E35E62"/>
     <w:rsid w:val="00E36AB7"/>
+    <w:rsid w:val="00E46B67"/>
     <w:rsid w:val="00E50A2C"/>
     <w:rsid w:val="00E5332B"/>
     <w:rsid w:val="00E64E15"/>
     <w:rsid w:val="00E67A26"/>
     <w:rsid w:val="00E82147"/>
     <w:rsid w:val="00E825AE"/>
     <w:rsid w:val="00E86672"/>
     <w:rsid w:val="00E9647A"/>
     <w:rsid w:val="00EA6CE7"/>
     <w:rsid w:val="00EB17D3"/>
     <w:rsid w:val="00EB2BD2"/>
     <w:rsid w:val="00EB4496"/>
     <w:rsid w:val="00EC1020"/>
     <w:rsid w:val="00EC124D"/>
     <w:rsid w:val="00EC7B87"/>
     <w:rsid w:val="00ED318D"/>
     <w:rsid w:val="00ED42D3"/>
     <w:rsid w:val="00EE6F00"/>
     <w:rsid w:val="00EF0C9D"/>
     <w:rsid w:val="00EF2D3F"/>
     <w:rsid w:val="00EF3385"/>
     <w:rsid w:val="00F03D02"/>
     <w:rsid w:val="00F05588"/>
     <w:rsid w:val="00F2028D"/>
     <w:rsid w:val="00F23FC4"/>
@@ -32938,64 +32903,64 @@
     <w:rsid w:val="73326CDC"/>
     <w:rsid w:val="74487BDC"/>
     <w:rsid w:val="75C39537"/>
     <w:rsid w:val="769163D3"/>
     <w:rsid w:val="7699E1E8"/>
     <w:rsid w:val="76D5E5DA"/>
     <w:rsid w:val="7D8DCA7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="115D7A7F"/>
   <w15:docId w15:val="{CBE382B5-2638-441D-B423-4A76F6E2A86A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -33843,51 +33808,51 @@
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006476A2"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="14891428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="201066310">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -35090,51 +35055,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="653918840">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rivistatema.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.proeng.2017.04.311" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rivistatema.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.proeng.2017.04.311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35397,60 +35362,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B81187B5-90E2-4F25-AFED-10647461E208}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3956</Words>
-  <Characters>22555</Characters>
+  <Words>3760</Words>
+  <Characters>22749</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>280</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26459</CharactersWithSpaces>
+  <CharactersWithSpaces>26447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cecilia Mazzoli</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-07-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">