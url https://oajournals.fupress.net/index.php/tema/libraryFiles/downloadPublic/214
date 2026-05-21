--- v0 (2026-02-11)
+++ v1 (2026-05-21)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="031B1C01" w14:textId="1AE48196" w:rsidR="004F16DD" w:rsidRDefault="00483237" w:rsidP="008E0D8F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E57B4">
@@ -132,67 +136,51 @@
         <w:rPr>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006C5304" w:rsidRPr="00C90C8E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Authors must follow the submission procedures to ensure content is properly anonymized. This is a crucial step to ensure the integrity of the review process and to respect the confidentiality of the Authors' Work. A </w:t>
       </w:r>
       <w:r w:rsidR="00C90C8E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>submission</w:t>
       </w:r>
       <w:r w:rsidR="006C5304" w:rsidRPr="00C90C8E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that does not meet the anonymization </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> cannot be formally accepted, regardless of </w:t>
+        <w:t xml:space="preserve"> that does not meet the anonymization criterion cannot be formally accepted, regardless of </w:t>
       </w:r>
       <w:r w:rsidR="00C90C8E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>its quality</w:t>
       </w:r>
       <w:r w:rsidR="006C5304" w:rsidRPr="00C90C8E">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F764A1" w14:textId="77777777" w:rsidR="00C90C8E" w:rsidRPr="00C90C8E" w:rsidRDefault="00C90C8E" w:rsidP="006C5304">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13150514" w14:textId="621EA3FB" w:rsidR="00C342A0" w:rsidRPr="006E57B4" w:rsidRDefault="004F16DD" w:rsidP="004F16DD">
@@ -523,71 +511,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* Corresponding author. E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="006E57B4">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>name.surname</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="006E57B4">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>(</w:t>
-[...19 lines deleted...]
-          <w:t>email.com</w:t>
+          <w:t>(b)@email.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006E57B4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D9D701" w14:textId="77777777" w:rsidR="00B231B4" w:rsidRPr="006E57B4" w:rsidRDefault="00B231B4" w:rsidP="00B231B4">
       <w:pPr>
         <w:ind w:left="147"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B1A2205" w14:textId="77777777" w:rsidR="00B231B4" w:rsidRPr="006E57B4" w:rsidRDefault="00B231B4" w:rsidP="00B231B4">
       <w:pPr>
         <w:ind w:left="147"/>
         <w:rPr>
@@ -2530,69 +2498,58 @@
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="147"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DA83095" w14:textId="77777777" w:rsidR="00546DCF" w:rsidRPr="007B7B34" w:rsidRDefault="00546DCF" w:rsidP="00546DCF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="147"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B7B34">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B7B34">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>TEMA</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Editorial Board</w:t>
+        <w:t>TEMA Editorial Board</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7B34">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385CBD83" w14:textId="77777777" w:rsidR="00546DCF" w:rsidRPr="007B7B34" w:rsidRDefault="00546DCF" w:rsidP="00546DCF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="147"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B7B34">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5398,106 +5355,74 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4556D0" w14:textId="3284A9A2" w:rsidR="2FE9F34A" w:rsidRPr="00E15280" w:rsidRDefault="2FE9F34A" w:rsidP="008E0D8F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15280">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">I declare that the text does not contain photographs of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> works (statues, paintings/frescoes/mosaics).</w:t>
+        <w:t>I declare that the text does not contain photographs of artistic-museum works (statues, paintings/frescoes/mosaics).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B33839" w14:textId="0C962249" w:rsidR="2FE9F34A" w:rsidRPr="00E15280" w:rsidRDefault="2FE9F34A" w:rsidP="008E0D8F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15280">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">I declare that the text contains photographs of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> works, (statues, paintings/paintings/frescoes/mosaics)</w:t>
+        <w:t>I declare that the text contains photographs of artistic-museum works, (statues, paintings/paintings/frescoes/mosaics)</w:t>
       </w:r>
       <w:r w:rsidR="00A9167D" w:rsidRPr="00E15280">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15280">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and I enclose the property disclaimer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005B62FB" w14:textId="7C44445A" w:rsidR="2FE9F34A" w:rsidRPr="00E15280" w:rsidRDefault="2FE9F34A" w:rsidP="008E0D8F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:right="136"/>
@@ -5573,67 +5498,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and I enclose the photographer’s disclaimer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1710EF0F" w14:textId="2FF43974" w:rsidR="2FE9F34A" w:rsidRPr="00E15280" w:rsidRDefault="2FE9F34A" w:rsidP="008E0D8F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15280">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">I declare that no photographs have been </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> inside or outside the museum</w:t>
+        <w:t>I declare that no photographs have been shot inside or outside the museum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5C1AE7" w14:textId="78D1D1BF" w:rsidR="2FE9F34A" w:rsidRPr="00E15280" w:rsidRDefault="2FE9F34A" w:rsidP="008E0D8F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15280">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I declare that photographs have been taken inside and/or outside the museum and I enclose the museum release form.</w:t>
       </w:r>
     </w:p>
@@ -5818,160 +5727,174 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D4C5906" w14:textId="26A4DC7F" w:rsidR="00D018B7" w:rsidRPr="00E15280" w:rsidRDefault="00252DF9" w:rsidP="00252DF9">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="146" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15280">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Signature]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D018B7" w:rsidRPr="00E15280" w:rsidSect="007431E4">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="746" w:footer="685" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="188628D4" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD">
+    <w:p w14:paraId="077AABA2" w14:textId="77777777" w:rsidR="00617139" w:rsidRDefault="00617139">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D3062B1" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD">
+    <w:p w14:paraId="79EF68BB" w14:textId="77777777" w:rsidR="00617139" w:rsidRDefault="00617139">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F0BAA60" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD"/>
+    <w:p w14:paraId="22435582" w14:textId="77777777" w:rsidR="00617139" w:rsidRDefault="00617139"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26B53D8C" w14:textId="77777777" w:rsidR="005168C3" w:rsidRDefault="005168C3">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1050766061"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="406FAFB1" w14:textId="2C843C56" w:rsidR="007431E4" w:rsidRDefault="000C03D3">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30F6FECD" wp14:editId="6E50CAE2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-10160</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="6305550" cy="0"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1" name="AutoShape 5"/>
@@ -6000,108 +5923,118 @@
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <w:pict w14:anchorId="3E4C098E">
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="2B9F447E">
                   <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="AutoShape 5" style="position:absolute;margin-left:1.85pt;margin-top:-.8pt;width:496.5pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGsdGSuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyuNiMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lJWmy3oT4IlEg+Pj7S69t5tOKoiQ26Ri4XpRTaKWyN6xv5++n+0xcp&#10;OIBrwaLTjTxplrebjx/Wk6/1Cge0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiHEK/VFSzBF9NEW&#10;q7K8KSak1hMqzRxf716ccpPxu06r8KvrWAdhGxm5hXxSPvfpLDZrqHsCPxh1pgH/wWIE42LRK9Qd&#10;BBAHMv9AjUYRMnZhoXAssOuM0rmH2M2y/KubxwG8zr1EcdhfZeL3g1U/j1u3o0Rdze7RP6B6ZuFw&#10;O4DrdSbwdPJxcMskVTF5rq8p6cJ+R2I//cA2xsAhYFZh7mhMkLE/MWexT1ex9RyEio83n8uqquJM&#10;1MVXQH1J9MThu8ZRJKORHAhMP4QtOhdHirTMZeD4wCHRgvqSkKo6vDfW5slaJ6ZGfq1WVU5gtKZN&#10;zhTG1O+3lsQR0m7kL/cYPW/DCA+uzWCDhvbb2Q5g7Isdi1t3liapkVaP6z22px1dJIvDyyzPi5a2&#10;4+09Z7/+Dps/AAAA//8DAFBLAwQUAAYACAAAACEAoqc/VdsAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzU6DQBSF9ya+w+Q2cWPagZpiQYamMXHh0raJ2ylzC1jmDmGGgn16r+lCl+cn53z5ZrKt&#10;uGDvG0cK4kUEAql0pqFKwWH/Nl+D8EGT0a0jVPCNHjbF/V2uM+NG+sDLLlSCR8hnWkEdQpdJ6csa&#10;rfYL1yFxdnK91YFlX0nT65HHbSuXUZRIqxvih1p3+Fpjed4NVgH6YRVH29RWh/fr+Pi5vH6N3V6p&#10;h9m0fQERcAp/ZfjFZ3QomOnoBjJetAqenrmoYB4nIDhO04SN482QRS7/8xc/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAax0ZK4AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKKnP1XbAAAABwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;"/>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:rPr>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="007431E4">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3C23748D" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="538FDC43" w14:textId="77777777" w:rsidR="005168C3" w:rsidRDefault="005168C3">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67C92257" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD">
+    <w:p w14:paraId="735E29A8" w14:textId="77777777" w:rsidR="00617139" w:rsidRDefault="00617139">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="280B843F" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD">
+    <w:p w14:paraId="4FE43B6D" w14:textId="77777777" w:rsidR="00617139" w:rsidRDefault="00617139">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C46B391" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD"/>
+    <w:p w14:paraId="0A44AB6A" w14:textId="77777777" w:rsidR="00617139" w:rsidRDefault="00617139"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4BB9BD6F" w14:textId="4694F1A8" w:rsidR="0027447E" w:rsidRPr="00252DF9" w:rsidRDefault="0027447E" w:rsidP="0027447E">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252DF9">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00252DF9">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -6211,50 +6144,60 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00252DF9">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Declare whether the Image can be published and under what authorization: Not required, CC-BY, given by the owner and so on. As an author, you are responsible for your declarations</w:t>
       </w:r>
       <w:r w:rsidR="006E57B4" w:rsidRPr="00252DF9">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25600D27" w14:textId="77777777" w:rsidR="005168C3" w:rsidRDefault="005168C3">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CEDA9C8" w14:textId="4C8D4020" w:rsidR="007431E4" w:rsidRDefault="00483237" w:rsidP="007431E4">
     <w:pPr>
       <w:pStyle w:val="Corpotesto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43E46F1D" wp14:editId="4F317CC0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5143500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>463550</wp:posOffset>
               </wp:positionV>
@@ -6489,51 +6432,51 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="69FB5E16">
             <v:rect id="Rectangle 1" style="position:absolute;margin-left:55.3pt;margin-top:47.55pt;width:484.7pt;height:.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="black" stroked="f" w14:anchorId="09A99FDB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpZRHk5QEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSlLWzUdLXqahHS&#10;cpEWPmDqOImF4zFjt2n5esZut1vBGyIPlsfjOT5n5mR1exis2GsKBl0ty8lUCu0UNsZ1tfz+7eHN&#10;eylCBNeARadredRB3q5fv1qNvtIz7NE2mgSDuFCNvpZ9jL4qiqB6PUCYoNeOky3SAJFD6oqGYGT0&#10;wRaz6XRZjEiNJ1Q6BD69PyXlOuO3rVbxS9sGHYWtJXOLeaW8btNarFdQdQS+N+pMA/6BxQDG8aMX&#10;qHuIIHZk/oIajCIM2MaJwqHAtjVKZw2sppz+oeapB6+zFm5O8Jc2hf8Hqz7vn/xXStSDf0T1IwiH&#10;mx5cp++IcOw1NPxcmRpVjD5Ul4IUBC4V2/ETNjxa2EXMPTi0NCRAVicOudXHS6v1IQrFh8tysVje&#10;8EQU55ZvF3kSBVTPtZ5C/KBxEGlTS+JBZmzYP4aYuED1fCVzR2uaB2NtDqjbbiyJPaSh5y/TZ4nX&#10;16xLlx2mshNiOskik65koVBtsTmyRsKTc9jpvOmRfkkxsmtqGX7ugLQU9qPjPt2U83myWQ7mi3cz&#10;Dug6s73OgFMMVcsoxWm7iSdr7jyZrueXyiza4R33tjVZ+AurM1l2Ru7H2cXJetdxvvXyr61/AwAA&#10;//8DAFBLAwQUAAYACAAAACEAsDs6x94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;75X4B2uRuFE7FY3SEKeiSByRaOFAb068JFHjdYjdNvD1bE/0OLNPszPFenK9OOEYOk8akrkCgVR7&#10;21Gj4eP95T4DEaIha3pPqOEHA6zLm1lhcuvPtMXTLjaCQyjkRkMb45BLGeoWnQlzPyDx7cuPzkSW&#10;YyPtaM4c7nq5UCqVznTEH1oz4HOL9WF3dBo2q2zz/fZAr7/bao/7z+qwXIxK67vb6ekRRMQp/sNw&#10;qc/VoeROlT+SDaJnnaiUUQ2rZQLiAqhM8bqKnTQBWRbyekL5BwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOllEeTlAQAAswMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhALA7OsfeAAAACgEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000C03D3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B68F0A3" wp14:editId="4857F4FE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>708660</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>461010</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2931160" cy="295275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6560,125 +6503,145 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D877378" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="007431E4">
+                        <w:p w14:paraId="2D877378" w14:textId="20F87F80" w:rsidR="007431E4" w:rsidRDefault="005168C3" w:rsidP="007431E4">
                           <w:pPr>
                             <w:spacing w:line="203" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:b/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="005168C3">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:b/>
                               <w:sz w:val="18"/>
                             </w:rPr>
-                            <w:t>TEMA: Technologies, Engineering, Materials and Architecture</w:t>
+                            <w:t>TEMA Technologies Engineering Materials Archi</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005168C3">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>tecture</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="40658475" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="00F066AC">
                           <w:pPr>
                             <w:spacing w:before="25"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>Pesaro court registration number 3/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3B68F0A3" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:55.8pt;margin-top:36.3pt;width:230.8pt;height:23.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGU2zI2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9kEtdBos1VpVYRU&#10;KFLhAxzHTiwSjxl7N1m+nrGTbLm8IV6syYx95pwzk931NPTsqNAbsBXPN1vOlJXQGNtW/OuX+1dv&#10;OfNB2Eb0YFXFT8rz6/3LF7vRlaqADvpGISMQ68vRVbwLwZVZ5mWnBuE34JSlogYcRKBPbLMGxUjo&#10;Q58V2+1lNgI2DkEq7yl7Nxf5PuFrrWR41NqrwPqKE7eQTkxnHc9svxNli8J1Ri40xD+wGISx1PQM&#10;dSeCYAc0f0ENRiJ40GEjYchAayNV0kBq8u0fap464VTSQuZ4d7bJ/z9Y+en45D4jC9M7mGiASYR3&#10;DyC/eWbhthO2VTeIMHZKNNQ4j5Zlo/Pl8jRa7UsfQerxIzQ0ZHEIkIAmjUN0hXQyQqcBnM6mqykw&#10;Scni6nWeX1JJUq24uijeXKQWolxfO/ThvYKBxaDiSENN6OL44ENkI8r1Smxm4d70fRpsb39L0MWY&#10;Sewj4Zl6mOqJmWaRFsXU0JxIDsK8LrTeFHSAPzgbaVUq7r8fBCrO+g+WLIl7tQa4BvUaCCvpacUD&#10;Z3N4G+b9Ozg0bUfIs+kWbsg2bZKiZxYLXRp/ErqsatyvX7/Trecfav8TAAD//wMAUEsDBBQABgAI&#10;AAAAIQAE8rcK3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swsYqaUs&#10;TWP0ZGKkeOhxgSlsys4iu23x3zs96Wny8r68eS/fzHYQZ5y8caQgXkQgkBrXGuoUfFVvD88gfNDU&#10;6sERKvhBD5vi9ibXWesuVOJ5FzrBIeQzraAPYcyk9E2PVvuFG5HYO7jJ6sBy6mQ76QuH20EmUZRK&#10;qw3xh16P+NJjc9ydrILtnspX8/1Rf5aH0lTVKqL39KjU/d28XYMIOIc/GK71uToU3Kl2J2q9GFjH&#10;ccqogmXCl4Gn5WMCor46qxhkkcv/E4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZT&#10;bMjYAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AATytwrfAAAACgEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="3B68F0A3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:55.8pt;margin-top:36.3pt;width:230.8pt;height:23.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAGU2zI2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9kEtdBos1VpVYRU&#13;&#10;KFLhAxzHTiwSjxl7N1m+nrGTbLm8IV6syYx95pwzk931NPTsqNAbsBXPN1vOlJXQGNtW/OuX+1dv&#13;&#10;OfNB2Eb0YFXFT8rz6/3LF7vRlaqADvpGISMQ68vRVbwLwZVZ5mWnBuE34JSlogYcRKBPbLMGxUjo&#13;&#10;Q58V2+1lNgI2DkEq7yl7Nxf5PuFrrWR41NqrwPqKE7eQTkxnHc9svxNli8J1Ri40xD+wGISx1PQM&#13;&#10;dSeCYAc0f0ENRiJ40GEjYchAayNV0kBq8u0fap464VTSQuZ4d7bJ/z9Y+en45D4jC9M7mGiASYR3&#13;&#10;DyC/eWbhthO2VTeIMHZKNNQ4j5Zlo/Pl8jRa7UsfQerxIzQ0ZHEIkIAmjUN0hXQyQqcBnM6mqykw&#13;&#10;Scni6nWeX1JJUq24uijeXKQWolxfO/ThvYKBxaDiSENN6OL44ENkI8r1Smxm4d70fRpsb39L0MWY&#13;&#10;Sewj4Zl6mOqJmWaRFsXU0JxIDsK8LrTeFHSAPzgbaVUq7r8fBCrO+g+WLIl7tQa4BvUaCCvpacUD&#13;&#10;Z3N4G+b9Ozg0bUfIs+kWbsg2bZKiZxYLXRp/ErqsatyvX7/Trecfav8TAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQAn0FGh4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjToJIaRqn&#13;&#10;qnickBBpOHB0km1iNV6H2G3D37M9wWVXo5mdnck3sx3ECSdvHCmIFxEIpMa1hjoFn9Xr3SMIHzS1&#13;&#10;enCECn7Qw6a4vsp11rozlXjahU6wCflMK+hDGDMpfdOj1X7hRiTm9m6yOjCcOtlO+szmdpBJFKXS&#13;&#10;akP8odcjPvXYHHZHq2D7ReWL+X6vP8p9aapqFdFbelDq9mZ+XvPYrkEEnMPfBVw6cH4oOFjtjtR6&#13;&#10;MTCO45SlCpYJbxY8LO8TEPWFWcUgi1z+71H8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;AAZTbMjYAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhACfQUaHiAAAADwEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAABBBQAAAAA=&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D877378" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="007431E4">
+                  <w:p w14:paraId="2D877378" w14:textId="20F87F80" w:rsidR="007431E4" w:rsidRDefault="005168C3" w:rsidP="007431E4">
                     <w:pPr>
                       <w:spacing w:line="203" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="005168C3">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                       </w:rPr>
-                      <w:t>TEMA: Technologies, Engineering, Materials and Architecture</w:t>
+                      <w:t>TEMA Technologies Engineering Materials Archi</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005168C3">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>tecture</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="40658475" w14:textId="77777777" w:rsidR="007431E4" w:rsidRDefault="007431E4" w:rsidP="00F066AC">
                     <w:pPr>
                       <w:spacing w:before="25"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>Pesaro court registration number 3/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
@@ -6733,61 +6696,71 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="32175D84">
             <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="201D2EA6">
               <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 4" style="position:absolute;margin-left:-10.15pt;margin-top:9.6pt;width:496.5pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGsdGSuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyuNiMOD2k6y7d&#10;FqDdBzCybAuVRYFUYufvJ6lJWmy3oT4IlEg+Pj7S69t5tOKoiQ26Ri4XpRTaKWyN6xv5++n+0xcp&#10;OIBrwaLTjTxplrebjx/Wk6/1Cge0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiHEK/VFSzBF9NEW&#10;q7K8KSak1hMqzRxf716ccpPxu06r8KvrWAdhGxm5hXxSPvfpLDZrqHsCPxh1pgH/wWIE42LRK9Qd&#10;BBAHMv9AjUYRMnZhoXAssOuM0rmH2M2y/KubxwG8zr1EcdhfZeL3g1U/j1u3o0Rdze7RP6B6ZuFw&#10;O4DrdSbwdPJxcMskVTF5rq8p6cJ+R2I//cA2xsAhYFZh7mhMkLE/MWexT1ex9RyEio83n8uqquJM&#10;1MVXQH1J9MThu8ZRJKORHAhMP4QtOhdHirTMZeD4wCHRgvqSkKo6vDfW5slaJ6ZGfq1WVU5gtKZN&#10;zhTG1O+3lsQR0m7kL/cYPW/DCA+uzWCDhvbb2Q5g7Isdi1t3liapkVaP6z22px1dJIvDyyzPi5a2&#10;4+09Z7/+Dps/AAAA//8DAFBLAwQUAAYACAAAACEAES86F90AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkLmhLFgSjpek0IXHgyDaJa9aYttA4VZOuZU+PEQc42v+n35+Lzew7&#10;ccIhtoEMrJYKBFIVXEu1gcP+efEAIiZLznaB0MAXRtiUlxeFzV2Y6BVPu1QLLqGYWwNNSn0uZawa&#10;9DYuQ4/E2XsYvE08DrV0g5243HdSK3UvvW2JLzS2x6cGq8/d6A1gHO9Wapv5+vBynm7e9Plj6vfG&#10;XF/N20cQCef0B8OPPqtDyU7HMJKLojOw0OqWUQ4yDYKBbK3XII6/C1kW8v8H5TcAAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEABrHRkrgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAES86F90AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D0C7E12" w14:textId="77777777" w:rsidR="005168C3" w:rsidRDefault="005168C3">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A30E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B91C074E"/>
     <w:lvl w:ilvl="0" w:tplc="780CFAC8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="565"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -8807,51 +8780,51 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="797995329">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="376126733">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="797648606">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1260603778">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1536430769">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1016733901">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="69"/>
+  <w:zoom w:percent="139"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8964,71 +8937,73 @@
     <w:rsid w:val="00434A9C"/>
     <w:rsid w:val="00447022"/>
     <w:rsid w:val="00450FFC"/>
     <w:rsid w:val="00452ED3"/>
     <w:rsid w:val="004557BB"/>
     <w:rsid w:val="00480933"/>
     <w:rsid w:val="00481259"/>
     <w:rsid w:val="00482316"/>
     <w:rsid w:val="004831E1"/>
     <w:rsid w:val="00483237"/>
     <w:rsid w:val="0048628A"/>
     <w:rsid w:val="00487B00"/>
     <w:rsid w:val="0049189A"/>
     <w:rsid w:val="004A4EF8"/>
     <w:rsid w:val="004A5B27"/>
     <w:rsid w:val="004B1729"/>
     <w:rsid w:val="004B3290"/>
     <w:rsid w:val="004C6445"/>
     <w:rsid w:val="004D10C8"/>
     <w:rsid w:val="004E0B07"/>
     <w:rsid w:val="004F16DD"/>
     <w:rsid w:val="00502FDE"/>
     <w:rsid w:val="005038C7"/>
     <w:rsid w:val="00512950"/>
     <w:rsid w:val="005129C2"/>
+    <w:rsid w:val="005168C3"/>
     <w:rsid w:val="005254F6"/>
     <w:rsid w:val="00525891"/>
     <w:rsid w:val="00525943"/>
     <w:rsid w:val="00526F14"/>
     <w:rsid w:val="005416E7"/>
     <w:rsid w:val="00544281"/>
     <w:rsid w:val="00546DCF"/>
     <w:rsid w:val="005535F4"/>
     <w:rsid w:val="0055388A"/>
     <w:rsid w:val="00555952"/>
     <w:rsid w:val="00570E67"/>
     <w:rsid w:val="005911DD"/>
     <w:rsid w:val="00592503"/>
     <w:rsid w:val="00595E7A"/>
     <w:rsid w:val="005B3B59"/>
     <w:rsid w:val="005D3F01"/>
     <w:rsid w:val="005E62C4"/>
     <w:rsid w:val="005E7B3F"/>
     <w:rsid w:val="005F0823"/>
     <w:rsid w:val="0060679A"/>
     <w:rsid w:val="006135E6"/>
+    <w:rsid w:val="00617139"/>
     <w:rsid w:val="00621427"/>
     <w:rsid w:val="00634CA5"/>
     <w:rsid w:val="0063603B"/>
     <w:rsid w:val="00647EC6"/>
     <w:rsid w:val="00652469"/>
     <w:rsid w:val="0065564F"/>
     <w:rsid w:val="00666560"/>
     <w:rsid w:val="00673B3E"/>
     <w:rsid w:val="00677C2C"/>
     <w:rsid w:val="006806C2"/>
     <w:rsid w:val="006820E3"/>
     <w:rsid w:val="006A0DD9"/>
     <w:rsid w:val="006A3D60"/>
     <w:rsid w:val="006B309C"/>
     <w:rsid w:val="006B4AEA"/>
     <w:rsid w:val="006B6CFB"/>
     <w:rsid w:val="006B7575"/>
     <w:rsid w:val="006C0A0C"/>
     <w:rsid w:val="006C5304"/>
     <w:rsid w:val="006D0BDC"/>
     <w:rsid w:val="006E2229"/>
     <w:rsid w:val="006E57B4"/>
     <w:rsid w:val="006E784F"/>
     <w:rsid w:val="006F5AC4"/>
     <w:rsid w:val="006F6644"/>
@@ -9112,50 +9087,51 @@
     <w:rsid w:val="00A359DE"/>
     <w:rsid w:val="00A368F1"/>
     <w:rsid w:val="00A82B42"/>
     <w:rsid w:val="00A869C6"/>
     <w:rsid w:val="00A9167D"/>
     <w:rsid w:val="00A93E13"/>
     <w:rsid w:val="00A96F92"/>
     <w:rsid w:val="00AA2836"/>
     <w:rsid w:val="00AA2DA3"/>
     <w:rsid w:val="00AD2325"/>
     <w:rsid w:val="00B036FC"/>
     <w:rsid w:val="00B07982"/>
     <w:rsid w:val="00B167A7"/>
     <w:rsid w:val="00B223A3"/>
     <w:rsid w:val="00B231B4"/>
     <w:rsid w:val="00B268C3"/>
     <w:rsid w:val="00B3192B"/>
     <w:rsid w:val="00B3510B"/>
     <w:rsid w:val="00B36ABA"/>
     <w:rsid w:val="00B45457"/>
     <w:rsid w:val="00B53C45"/>
     <w:rsid w:val="00B56537"/>
     <w:rsid w:val="00B6303F"/>
     <w:rsid w:val="00B70A9E"/>
     <w:rsid w:val="00B83447"/>
+    <w:rsid w:val="00B91D2C"/>
     <w:rsid w:val="00B96338"/>
     <w:rsid w:val="00BA08D1"/>
     <w:rsid w:val="00BA36C5"/>
     <w:rsid w:val="00BA4BA8"/>
     <w:rsid w:val="00BB0058"/>
     <w:rsid w:val="00BB4EB1"/>
     <w:rsid w:val="00BC13E0"/>
     <w:rsid w:val="00BC1EF0"/>
     <w:rsid w:val="00BD4C7F"/>
     <w:rsid w:val="00BD6312"/>
     <w:rsid w:val="00BE11BA"/>
     <w:rsid w:val="00BF1493"/>
     <w:rsid w:val="00BF47D8"/>
     <w:rsid w:val="00C062AB"/>
     <w:rsid w:val="00C102B5"/>
     <w:rsid w:val="00C33DBE"/>
     <w:rsid w:val="00C342A0"/>
     <w:rsid w:val="00C8029A"/>
     <w:rsid w:val="00C90C8E"/>
     <w:rsid w:val="00CB1882"/>
     <w:rsid w:val="00CB1F5E"/>
     <w:rsid w:val="00CB572E"/>
     <w:rsid w:val="00CC3969"/>
     <w:rsid w:val="00CC7B40"/>
     <w:rsid w:val="00CD4BAF"/>
@@ -11400,51 +11376,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1779255129">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:name1.surname1@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reviewer3@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reviewer2@email.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reviewer1@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:name1.surname1@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reviewer3@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reviewer2@email.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reviewer1@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11707,75 +11683,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B81187B5-90E2-4F25-AFED-10647461E208}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1213</Words>
-  <Characters>6939</Characters>
+  <Words>1156</Words>
+  <Characters>6996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8136</CharactersWithSpaces>
+  <CharactersWithSpaces>8133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cecilia Mazzoli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-07-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">